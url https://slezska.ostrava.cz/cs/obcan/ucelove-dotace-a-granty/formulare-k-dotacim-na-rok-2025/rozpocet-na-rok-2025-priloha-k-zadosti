--- v0 (2026-04-26)
+++ v1 (2026-11-03)
@@ -1,91 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27531"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\kristkovave\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C483004E-B90E-4C52-A49A-54F0714FAE6A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{656501F9-D799-4F42-966C-819260CEE9BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3480" yWindow="2070" windowWidth="21600" windowHeight="9975" xr2:uid="{B794426A-5647-4982-9D3C-88BB97DFD4EA}"/>
+    <workbookView xWindow="1875" yWindow="1245" windowWidth="21600" windowHeight="11295" xr2:uid="{B794426A-5647-4982-9D3C-88BB97DFD4EA}"/>
   </bookViews>
   <sheets>
     <sheet name="ROZPOČET - příloha k žádosti" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'ROZPOČET - příloha k žádosti'!$A$2:$E$44</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'ROZPOČET - příloha k žádosti'!$A$2:$E$43</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D40" i="1" l="1"/>
-  <c r="C40" i="1"/>
+  <c r="D39" i="1" l="1"/>
+  <c r="C39" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>brozkovana</author>
   </authors>
   <commentList>
     <comment ref="B7" authorId="0" shapeId="0" xr:uid="{464AAF71-0015-4769-898B-89BA74D819C8}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="10"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>Zachovejte strukturu členění nákladů.</t>
         </r>
         <r>
           <rPr>
             <b/>
@@ -125,110 +125,104 @@
           <t xml:space="preserve">Vypisujte pouze bílé buňky. 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="D7" authorId="0" shapeId="0" xr:uid="{66C1962C-C933-47C5-8C3A-A9232DE9793F}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="10"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">Vypisujte pouze bílé buňky. </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
   <si>
     <t xml:space="preserve">Žadatel (název/jméno) </t>
   </si>
   <si>
     <t>Sídlo/adresa</t>
   </si>
   <si>
     <t>Název projektu</t>
   </si>
   <si>
     <t>DRUH NÁKLADU</t>
   </si>
   <si>
     <t>Celkové plánované náklady na realizaci projektu</t>
   </si>
   <si>
     <t>Celková výše požadované účelové dotace</t>
   </si>
   <si>
     <t>Zdůvodnění všech položek požadované dotace (specifikace, odůvodnění)</t>
   </si>
   <si>
     <t>SPOTŘEBA MATERIÁLU</t>
   </si>
   <si>
     <t>Nákup sportovního materiálu</t>
   </si>
   <si>
     <t>Věcné ceny</t>
   </si>
   <si>
     <t>Nákup spotřebního materiálu (do 3 tis. Kč)</t>
   </si>
   <si>
     <t>SPOTŘEBA ENERGIÍ</t>
   </si>
   <si>
     <t>Elektrická energie, teplo, vodné a stočné, plyn</t>
   </si>
   <si>
     <t>SLUŽBY</t>
   </si>
   <si>
     <t>Cestovné, doprava (veřejné dopravní prostředky)</t>
   </si>
   <si>
-    <t>Ubytování</t>
-[...1 lines deleted...]
-  <si>
     <t>Školení</t>
   </si>
   <si>
     <t>Vstupné</t>
   </si>
   <si>
     <t>Nájemné vč. služeb</t>
-  </si>
-[...1 lines deleted...]
-    <t>Stravování, občerstvení účastníků</t>
   </si>
   <si>
     <t xml:space="preserve">Pronájem techniky a zařízení </t>
   </si>
   <si>
     <t>Inzerce, reklama, propagace</t>
   </si>
   <si>
     <t>Autorské poplatky</t>
   </si>
   <si>
     <t>Jiné služby (umělci, agentury, NNO)</t>
   </si>
   <si>
     <t xml:space="preserve">OSOBNÍ NÁKLADY </t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t>Dohody o provedení práce</t>
@@ -274,69 +268,72 @@
       <t xml:space="preserve"> - nevládní neziskové organizace</t>
     </r>
   </si>
   <si>
     <t>Jméno a příjmení:</t>
   </si>
   <si>
     <t>Podpis:</t>
   </si>
   <si>
     <r>
       <t>Opravy a drobná údržba</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
-    <t>Rozpočet na rok 2025</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t>Nákup majetku (od 3 tis. do 40 tis. Kč)</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">*u oprav doložit fotodokumentaci současného stavu, totéž platí i u žádosti o investniční dotaci, fotodokumentace nákupu majetku </t>
+  </si>
+  <si>
+    <t>Ubytování včetně stravování</t>
+  </si>
+  <si>
+    <t>Rozpočet na rok 2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -1314,80 +1311,80 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B1A21C0-ABDC-4DBE-8EAB-CB8DA091669E}">
-  <dimension ref="A1:E44"/>
+  <dimension ref="A1:E43"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A20" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G44" sqref="G44"/>
+    <sheetView tabSelected="1" topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="35" style="3" customWidth="1"/>
     <col min="3" max="3" width="12" style="3" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" style="3" customWidth="1"/>
     <col min="5" max="5" width="42" style="3" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="2"/>
     </row>
     <row r="2" spans="1:5" ht="21" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:5" s="1" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="69" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="70"/>
       <c r="C3" s="71"/>
       <c r="D3" s="72"/>
       <c r="E3" s="73"/>
     </row>
     <row r="4" spans="1:5" s="1" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="74" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="75"/>
       <c r="C4" s="71"/>
       <c r="D4" s="72"/>
       <c r="E4" s="73"/>
     </row>
     <row r="5" spans="1:5" s="1" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="76" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="77"/>
@@ -1407,51 +1404,51 @@
       <c r="B7" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A8" s="14"/>
       <c r="B8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="17"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A9" s="18"/>
       <c r="B9" s="19" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C9" s="20"/>
       <c r="D9" s="20"/>
       <c r="E9" s="21"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A10" s="18"/>
       <c r="B10" s="19" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="20"/>
       <c r="D10" s="22"/>
       <c r="E10" s="21"/>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A11" s="18"/>
       <c r="B11" s="19" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="20"/>
       <c r="D11" s="20"/>
       <c r="E11" s="21"/>
     </row>
     <row r="12" spans="1:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="18"/>
@@ -1479,281 +1476,272 @@
       <c r="C14" s="29"/>
       <c r="D14" s="29"/>
       <c r="E14" s="30"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A15" s="31"/>
       <c r="B15" s="15" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="32"/>
       <c r="D15" s="32"/>
       <c r="E15" s="17"/>
     </row>
     <row r="16" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="27"/>
       <c r="B16" s="28" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="64"/>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="18"/>
       <c r="B17" s="19" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="C17" s="20"/>
       <c r="D17" s="20"/>
       <c r="E17" s="21"/>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="18"/>
       <c r="B18" s="19" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C18" s="20"/>
       <c r="D18" s="20"/>
       <c r="E18" s="21"/>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="18"/>
       <c r="B19" s="19" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C19" s="20"/>
       <c r="D19" s="20"/>
       <c r="E19" s="21"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="18"/>
       <c r="B20" s="19" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C20" s="20"/>
       <c r="D20" s="20"/>
       <c r="E20" s="21"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="18"/>
       <c r="B21" s="19" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C21" s="20"/>
       <c r="D21" s="20"/>
       <c r="E21" s="21"/>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="18"/>
       <c r="B22" s="19" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C22" s="20"/>
       <c r="D22" s="20"/>
       <c r="E22" s="21"/>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="18"/>
       <c r="B23" s="19" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C23" s="20"/>
       <c r="D23" s="20"/>
       <c r="E23" s="21"/>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="18"/>
       <c r="B24" s="19" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="C24" s="20"/>
       <c r="D24" s="20"/>
       <c r="E24" s="21"/>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="E25" s="21"/>
+    <row r="25" spans="1:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="33"/>
+      <c r="B25" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="C25" s="35"/>
+      <c r="D25" s="35"/>
+      <c r="E25" s="65"/>
     </row>
     <row r="26" spans="1:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="33"/>
-      <c r="B26" s="34" t="s">
+      <c r="A26" s="36"/>
+      <c r="B26" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="C26" s="25"/>
+      <c r="D26" s="25"/>
+      <c r="E26" s="26"/>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A27" s="38"/>
+      <c r="B27" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="C26" s="35"/>
-[...5 lines deleted...]
-      <c r="B27" s="37" t="s">
+      <c r="C27" s="40"/>
+      <c r="D27" s="40"/>
+      <c r="E27" s="66"/>
+    </row>
+    <row r="28" spans="1:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="18"/>
+      <c r="B28" s="41"/>
+      <c r="C28" s="20"/>
+      <c r="D28" s="20"/>
+      <c r="E28" s="21"/>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A29" s="42"/>
+      <c r="B29" s="43" t="s">
         <v>24</v>
       </c>
-      <c r="C27" s="25"/>
-[...17 lines deleted...]
-      <c r="E29" s="21"/>
+      <c r="C29" s="44"/>
+      <c r="D29" s="44"/>
+      <c r="E29" s="45"/>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A30" s="42"/>
-[...5 lines deleted...]
-      <c r="E30" s="45"/>
+      <c r="A30" s="46"/>
+      <c r="B30" s="47"/>
+      <c r="C30" s="20"/>
+      <c r="D30" s="20"/>
+      <c r="E30" s="21"/>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31" s="46"/>
       <c r="B31" s="47"/>
       <c r="C31" s="20"/>
       <c r="D31" s="20"/>
       <c r="E31" s="21"/>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="E32" s="21"/>
+    <row r="32" spans="1:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="48"/>
+      <c r="B32" s="49"/>
+      <c r="C32" s="35"/>
+      <c r="D32" s="35"/>
+      <c r="E32" s="65"/>
     </row>
     <row r="33" spans="1:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="48"/>
-[...12 lines deleted...]
-      <c r="E34" s="53"/>
+      <c r="A33" s="50"/>
+      <c r="B33" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="C33" s="52"/>
+      <c r="D33" s="52"/>
+      <c r="E33" s="53"/>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A34" s="54"/>
+      <c r="B34" s="55"/>
+      <c r="C34" s="29"/>
+      <c r="D34" s="29"/>
+      <c r="E34" s="64"/>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A35" s="54"/>
-[...3 lines deleted...]
-      <c r="E35" s="64"/>
+      <c r="A35" s="46"/>
+      <c r="B35" s="47"/>
+      <c r="C35" s="20"/>
+      <c r="D35" s="20"/>
+      <c r="E35" s="21"/>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A36" s="46"/>
-[...2 lines deleted...]
-      <c r="D36" s="20"/>
+      <c r="A36" s="27"/>
+      <c r="B36" s="56"/>
+      <c r="C36" s="29"/>
+      <c r="D36" s="29"/>
       <c r="E36" s="21"/>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37" s="27"/>
       <c r="B37" s="56"/>
       <c r="C37" s="29"/>
       <c r="D37" s="29"/>
-      <c r="E37" s="21"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="E37" s="64"/>
+    </row>
+    <row r="38" spans="1:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A38" s="27"/>
       <c r="B38" s="56"/>
       <c r="C38" s="29"/>
       <c r="D38" s="29"/>
       <c r="E38" s="64"/>
     </row>
-    <row r="39" spans="1:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="B40" s="57" t="s">
+    <row r="39" spans="1:5" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="36"/>
+      <c r="B39" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="C39" s="58">
+        <f>(SUM(C9:C12,C14,C16:C25,C27:C28,C30:C32,C34:C38))</f>
+        <v>0</v>
+      </c>
+      <c r="D39" s="58">
+        <f>(SUM(D9:D12,D14,D16:D25,D27:D28,D30:D32,D34:D38))</f>
+        <v>0</v>
+      </c>
+      <c r="E39" s="59"/>
+    </row>
+    <row r="40" spans="1:5" s="61" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="60"/>
+      <c r="B40" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="C40" s="68"/>
+      <c r="D40" s="68"/>
+      <c r="E40" s="68"/>
+    </row>
+    <row r="41" spans="1:5" ht="5.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B42" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D42" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="C40" s="58">
-[...18 lines deleted...]
-    <row r="42" spans="1:5" ht="5.25" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="E42" s="63"/>
+    </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="B43" s="3" t="s">
+      <c r="D43" s="62" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
     </row>
   </sheetData>
   <protectedRanges>
-    <protectedRange password="CE28" sqref="A29:E29 A37:D39 E38:E39" name="doplnění řádků"/>
+    <protectedRange password="CE28" sqref="A28:E28 A36:D38 E37:E38" name="doplnění řádků"/>
   </protectedRanges>
   <mergeCells count="7">
-    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="B40:E40"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:E5"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>