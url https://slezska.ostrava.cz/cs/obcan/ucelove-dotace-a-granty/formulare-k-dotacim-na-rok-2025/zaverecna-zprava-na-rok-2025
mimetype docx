--- v0 (2026-04-26)
+++ v1 (2026-11-07)
@@ -13,107 +13,107 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="22ADEC37" w14:textId="04CCBDF2" w:rsidR="00206790" w:rsidRPr="00F93D3D" w:rsidRDefault="00B44823" w:rsidP="00226B06">
+    <w:p w14:paraId="22ADEC37" w14:textId="143C2038" w:rsidR="00206790" w:rsidRPr="00F93D3D" w:rsidRDefault="00B44823" w:rsidP="00226B06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="003C69"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F93D3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="003C69"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Závěrečná zpráva</w:t>
       </w:r>
       <w:r w:rsidR="00C706B8" w:rsidRPr="00F93D3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="003C69"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> k poskytnuté dotaci z rozpočtu městského obvodu Slezská Ostrava</w:t>
       </w:r>
       <w:r w:rsidR="00CD752E" w:rsidRPr="00F93D3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="003C69"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> za rok 202</w:t>
       </w:r>
-      <w:r w:rsidR="004D1D70">
+      <w:r w:rsidR="00B35CC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="003C69"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="054BCD3B" w14:textId="77777777" w:rsidR="005805B7" w:rsidRPr="00252FB6" w:rsidRDefault="005805B7" w:rsidP="005805B7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2066"/>
         <w:gridCol w:w="2476"/>
@@ -1041,126 +1041,126 @@
     <w:p w14:paraId="76CB62C6" w14:textId="77777777" w:rsidR="008411CD" w:rsidRPr="00583D32" w:rsidRDefault="008411CD" w:rsidP="00F3495A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008411CD" w:rsidRPr="00583D32" w:rsidSect="00500CD1">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="1417" w:bottom="1417" w:left="1417" w:header="709" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DE9C00B" w14:textId="77777777" w:rsidR="00D86ADC" w:rsidRDefault="00D86ADC" w:rsidP="00AE4AA2">
+    <w:p w14:paraId="693D88B4" w14:textId="77777777" w:rsidR="008329F3" w:rsidRDefault="008329F3" w:rsidP="00AE4AA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F3D8F5A" w14:textId="77777777" w:rsidR="00D86ADC" w:rsidRDefault="00D86ADC" w:rsidP="00AE4AA2">
+    <w:p w14:paraId="6E28D7F5" w14:textId="77777777" w:rsidR="008329F3" w:rsidRDefault="008329F3" w:rsidP="00AE4AA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="216FF28B" w14:textId="77777777" w:rsidR="00226B06" w:rsidRDefault="00226B06">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="66B3DB36" w14:textId="77777777" w:rsidR="00500CD1" w:rsidRDefault="00500CD1" w:rsidP="00500CD1">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="center" w:pos="1440"/>
         <w:tab w:val="left" w:pos="3060"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="cs-CZ"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="735C6E04" wp14:editId="3BF58265">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4476750</wp:posOffset>
@@ -1449,96 +1449,96 @@
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">  19</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>-1649322359/0800</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="60F53CB0" w14:textId="77777777" w:rsidR="00AE4AA2" w:rsidRPr="00500CD1" w:rsidRDefault="00AE4AA2" w:rsidP="00500CD1">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F2B63FE" w14:textId="77777777" w:rsidR="00226B06" w:rsidRDefault="00226B06">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C3F953E" w14:textId="77777777" w:rsidR="00D86ADC" w:rsidRDefault="00D86ADC" w:rsidP="00AE4AA2">
+    <w:p w14:paraId="063E55D8" w14:textId="77777777" w:rsidR="008329F3" w:rsidRDefault="008329F3" w:rsidP="00AE4AA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3581D16C" w14:textId="77777777" w:rsidR="00D86ADC" w:rsidRDefault="00D86ADC" w:rsidP="00AE4AA2">
+    <w:p w14:paraId="01B100A0" w14:textId="77777777" w:rsidR="008329F3" w:rsidRDefault="008329F3" w:rsidP="00AE4AA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="07D652FC" w14:textId="77777777" w:rsidR="00226B06" w:rsidRDefault="00226B06">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="08C0C1A9" w14:textId="77777777" w:rsidR="00500CD1" w:rsidRPr="00500CD1" w:rsidRDefault="00500CD1" w:rsidP="00500CD1">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00500CD1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="003C69"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="cs-CZ"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
@@ -1892,61 +1892,61 @@
         <w:color w:val="003C69"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00500CD1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="003C69"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>úřad městského obvodu</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="67998510" w14:textId="77777777" w:rsidR="00AE4AA2" w:rsidRPr="00C706B8" w:rsidRDefault="00AE4AA2" w:rsidP="00C706B8">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F92941E" w14:textId="77777777" w:rsidR="00226B06" w:rsidRDefault="00226B06">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A9669F6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="55B446DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nadpis1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="716" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nadpis2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="860" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2024,166 +2024,172 @@
       <w:pStyle w:val="Nadpis8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nadpis9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="288557740">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="177"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="124"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B44823"/>
     <w:rsid w:val="001B5F95"/>
     <w:rsid w:val="00206790"/>
     <w:rsid w:val="002162E1"/>
     <w:rsid w:val="00226B06"/>
     <w:rsid w:val="00235137"/>
     <w:rsid w:val="0024329F"/>
     <w:rsid w:val="00252FB6"/>
     <w:rsid w:val="0026325A"/>
     <w:rsid w:val="002D4AD7"/>
     <w:rsid w:val="003230EF"/>
     <w:rsid w:val="00354073"/>
     <w:rsid w:val="003D3E87"/>
     <w:rsid w:val="004D1D70"/>
     <w:rsid w:val="004E17AD"/>
     <w:rsid w:val="00500CD1"/>
     <w:rsid w:val="005132CF"/>
     <w:rsid w:val="005805B7"/>
     <w:rsid w:val="00583D32"/>
+    <w:rsid w:val="00586E4A"/>
     <w:rsid w:val="00597ABD"/>
     <w:rsid w:val="005D3495"/>
     <w:rsid w:val="005E1C01"/>
     <w:rsid w:val="0065252C"/>
     <w:rsid w:val="00706C48"/>
     <w:rsid w:val="00764D84"/>
     <w:rsid w:val="007704F9"/>
+    <w:rsid w:val="00825328"/>
+    <w:rsid w:val="008329F3"/>
     <w:rsid w:val="008411CD"/>
     <w:rsid w:val="008E6510"/>
     <w:rsid w:val="008F7081"/>
     <w:rsid w:val="00913F81"/>
     <w:rsid w:val="009521AD"/>
     <w:rsid w:val="009629F6"/>
     <w:rsid w:val="00985F3B"/>
     <w:rsid w:val="009D7EE6"/>
     <w:rsid w:val="00A01A58"/>
+    <w:rsid w:val="00A11172"/>
     <w:rsid w:val="00A4658C"/>
     <w:rsid w:val="00A61B53"/>
     <w:rsid w:val="00A73504"/>
     <w:rsid w:val="00A80F1D"/>
     <w:rsid w:val="00A94EFB"/>
     <w:rsid w:val="00AC1CEE"/>
     <w:rsid w:val="00AE4AA2"/>
+    <w:rsid w:val="00B35CC9"/>
     <w:rsid w:val="00B44823"/>
     <w:rsid w:val="00C13F6D"/>
     <w:rsid w:val="00C706B8"/>
     <w:rsid w:val="00C81EBF"/>
     <w:rsid w:val="00CD752E"/>
+    <w:rsid w:val="00CE2F5A"/>
     <w:rsid w:val="00CF441D"/>
     <w:rsid w:val="00D25F6E"/>
     <w:rsid w:val="00D86ADC"/>
     <w:rsid w:val="00DB1BE3"/>
     <w:rsid w:val="00DC68AD"/>
     <w:rsid w:val="00E8232C"/>
     <w:rsid w:val="00EC0BC7"/>
     <w:rsid w:val="00F3495A"/>
     <w:rsid w:val="00F93D3D"/>
     <w:rsid w:val="00FA05FE"/>
     <w:rsid w:val="00FA1E1E"/>
     <w:rsid w:val="00FF3BF7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7FF19FB3"/>
   <w15:docId w15:val="{B4B381E5-88BF-4C6C-95BA-053538776CC8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3036,51 +3042,51 @@
       <w:szCs w:val="24"/>
       <w:lang w:val="x-none" w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis9Char">
     <w:name w:val="Nadpis 9 Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Nadpis9"/>
     <w:rsid w:val="00AE4AA2"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="slostrnky">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:rsid w:val="00AE4AA2"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1165902496">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1844667730">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3088,51 +3094,51 @@
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1B6DAA9C46064801A9E228AEB6C68A98"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{279D0CC4-EC1E-4C76-A9E0-43F76D744E3E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00F203DA" w:rsidRDefault="00A60DD3" w:rsidP="00A60DD3">
           <w:pPr>
             <w:pStyle w:val="1B6DAA9C46064801A9E228AEB6C68A9819"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
@@ -3446,167 +3452,171 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D3C15FBF-3358-4E1E-8622-2F1509BB1EFE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A60DD3" w:rsidRDefault="00A60DD3" w:rsidP="00A60DD3">
           <w:pPr>
             <w:pStyle w:val="B313B0ADDDD240BAB5804258B125CA874"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Zadejte jméno, příjmení a funkci</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0" w:insDel="0" w:formatting="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002C7E86"/>
     <w:rsid w:val="00021318"/>
     <w:rsid w:val="00077A2D"/>
     <w:rsid w:val="0008646F"/>
     <w:rsid w:val="000F4F73"/>
     <w:rsid w:val="002A300B"/>
     <w:rsid w:val="002C7E86"/>
     <w:rsid w:val="002E7EEB"/>
     <w:rsid w:val="0039338F"/>
+    <w:rsid w:val="00430653"/>
     <w:rsid w:val="004328A7"/>
     <w:rsid w:val="004B1CA7"/>
+    <w:rsid w:val="00586E4A"/>
     <w:rsid w:val="006438B0"/>
     <w:rsid w:val="00654FA5"/>
     <w:rsid w:val="006C2C70"/>
     <w:rsid w:val="006D181A"/>
     <w:rsid w:val="007E58DE"/>
+    <w:rsid w:val="00825328"/>
     <w:rsid w:val="008F1F54"/>
     <w:rsid w:val="0090738A"/>
     <w:rsid w:val="00A06801"/>
     <w:rsid w:val="00A60DD3"/>
     <w:rsid w:val="00B35BE3"/>
     <w:rsid w:val="00B5507F"/>
     <w:rsid w:val="00C13F6D"/>
     <w:rsid w:val="00DE4934"/>
     <w:rsid w:val="00E11646"/>
     <w:rsid w:val="00E3664A"/>
     <w:rsid w:val="00F203DA"/>
+    <w:rsid w:val="00F22536"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4073,51 +4083,51 @@
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="29794A3108D04C7F9A26A02C6378F99B19">
     <w:name w:val="29794A3108D04C7F9A26A02C6378F99B19"/>
     <w:rsid w:val="00A60DD3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B313B0ADDDD240BAB5804258B125CA874">
     <w:name w:val="B313B0ADDDD240BAB5804258B125CA874"/>
     <w:rsid w:val="00A60DD3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv systému Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>